--- v0 (2025-11-17)
+++ v1 (2026-04-01)
@@ -21,51 +21,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Przepust kablowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">do mocowania uszczelnień systemowych HSI90</w:t>
+        <w:t xml:space="preserve">do mocowania na rurach osłonowych z możliwością uszczelniania pokrywami systemowymi HSI90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
           <w:br/>
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Numer katalogowy: HSI90 1x1 KVB90</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -77,105 +77,105 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GTIN:  - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Marka: Hauff-Technik</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Przepust kablowy do przyłączenia do rury osłonowej Hateflex 14090. Do wyboru wersja do zabetonowania lub zamknięcia od strony gruntu. Przy użyciu dodatkowych uszczelnień systemowych HSI90 możliwe jest wykonanie uszczelnienia od przepustu kablowego na końcu rury osłonowej do kabli.</w:t>
+        <w:t xml:space="preserve">Przepust kablowy do przyłączenia do rury osłonowej Hateflex 14090. Do wyboru wersja do zabetonowania lub zamknięcia od strony gruntu. Przy użyciu dodatkowych uszczelnień systemowych HSI90 możliwe jest wykonanie uszczelnienia przepustu kablowego na końcu rury osłonowej do kabli.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tworzywo: rama przepustu: ABS z uszczelką trójwargową z TPE; mankiet: EPDM; taśmy zaciskowe: W4; rura łącząca: PVC</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Zakres zastosowania: Beton wodoszczelny o klasie obciążenia 1 i 2</w:t>
+        <w:t xml:space="preserve">Tworzywo: rama przepustu: ABS ze zintegrowaną uszczelką trójwargową z TPE; manszeta: EPDM; opaski zaciskowe: W4; rura łącząca: PVC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres zastosowania: do zabetonowania, do dobetonowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczelność: gazo- i wodoszczelność do 2,5 bara</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opis: szczelność ciśnieniowa połączenia z betonem dzięki natryskiwanej uszczelce trójwargowej</w:t>
+        <w:t xml:space="preserve">Opis: szczelność połączenia z betonem dzięki zintegrowanej uszczelce trójwargowej</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauff-Technik GmbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>