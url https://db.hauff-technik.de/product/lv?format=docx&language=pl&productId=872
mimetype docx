--- v0 (2025-11-17)
+++ v1 (2026-04-01)
@@ -77,105 +77,105 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GTIN:  - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Marka: Hauff-Technik</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Przepust kablowy do przyłączenia rury osłonowej Hateflex 14150. Do wyboru wersja do zabetonowania lub zamknięcia od strony gruntu. Przy użyciu dodatkowych pokryw systemowych HSI150 możliwe jest wykonanie uszczelnienia od przepustu kablowego na końcu rury osłonowej.</w:t>
+        <w:t xml:space="preserve">Przepust kablowy do przyłączenia rury osłonowej Hateflex 14150. Do wyboru wersja do zabetonowania lub zamknięcia rury od strony gruntu. Przy użyciu dodatkowych pokryw systemowych HSI150 możliwe jest wykonanie uszczelnienia od strony przepustu kablowego na końcu rury osłonowej.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tworzywo: rama przepustu: ABS; uszczelka trójwargowa: TPE; mankiet: EPDM; taśmy zaciskowe: W4; rura łącząca: PVC</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Zakres zastosowania: Beton wodoszczelny o klasie obciążenia 1 i 2</w:t>
+        <w:t xml:space="preserve">Tworzywo: rama przepustu: ABS; uszczelka trójwargowa: TPE; manszeta: EPDM; opaski zaciskowe: W4; rura łącząca: PVC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres zastosowania: do zabetonowania, do dobetonowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczelność: gazo- i wodoszczelność do 2,5 bara</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opis: szczelność ciśnieniowa połączenia z betonem dzięki natryskiwanej uszczelce trójwargowej</w:t>
+        <w:t xml:space="preserve">Opis: szczelność połączenia z betonem dzięki zintegrowanej uszczelce trójwargowej</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauff-Technik GmbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>