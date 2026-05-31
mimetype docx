--- v0 (2025-10-08)
+++ v1 (2026-05-31)
@@ -77,51 +77,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GTIN:  - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fabrikat: Hauff-Technik</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zur Abdichtung von Kabeln in Kernbohrungen oder Futterrohren. Geteilte Ausführung zur Abdichtung von neu zu installierenden oder bereits verlegten Kabeln. Kabelanzahl und -durchmesser sind individuell wählbar.</w:t>
+        <w:t xml:space="preserve">Zur Abdichtung von Kabeln in Kernbohrungen oder Futterrohren. Geteilte Ausführung zur Abdichtung von neu zu installierenden oder bereits verlegten Kabeln. Kabelanzahl und -durchmesser sind individuell wählbar. Geprüft nach FHRK-Prüfgrundlage mit FHRK-Qualitätssiegel.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: Dichtbreite: 40 mm; Pressplatten: 5 mm; lieferbar für Kernbohrungen/Futterrohre Øi: 50 - 200 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkstoff: Pressplatten, Schrauben, Muttern und Scheiben: Edelstahl rostfrei V2A (AISI 304L) oder V4A (AISI 316L); Gummi: EPDM oder NBR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>