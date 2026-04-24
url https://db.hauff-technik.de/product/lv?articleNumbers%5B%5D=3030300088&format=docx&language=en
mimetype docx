--- v0 (2026-02-23)
+++ v1 (2026-04-24)
@@ -121,57 +121,50 @@
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Material: System cover: polycarbonate; Wedge seal: EPDM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tightness: gastight and watertight to 0.5 bar</w:t>
       </w:r>
     </w:p>
     <w:p/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Features: bayonet system with backstop (prevents self-opening)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>